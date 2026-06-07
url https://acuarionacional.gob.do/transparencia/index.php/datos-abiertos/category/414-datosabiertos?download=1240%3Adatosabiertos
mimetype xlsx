--- v1 (2026-03-01)
+++ v2 (2026-06-07)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jreinoso\Desktop\Portal de Transparencia\13_Datos Abiertos\Estadísticas de Visitantes\2025\Cuarto Trimestre\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bbrito\Desktop\OAI-2026\Datos Abiertos\2026\Estadísticas de Visitantes\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F6CF6E01-912F-4B56-BB8C-89EADFE71AF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{776D70E2-0221-4DFE-8758-B795BBDFFFC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="6-9_Estadisticas de Visitantes " sheetId="2" r:id="rId1"/>
+    <sheet name="1-3_Estadisticas de Visitantes " sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B167" i="2" l="1"/>
   <c r="B168" i="2"/>
   <c r="B169" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="21">
   <si>
     <t>Niños Nacionales</t>
   </si>
   <si>
     <t>Adultos Nacionales</t>
   </si>
   <si>
     <t>Adultos Extranjeros</t>
   </si>
   <si>
     <t>Niños Extranjeros</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
@@ -113,51 +113,51 @@
   </si>
   <si>
     <t>Octubre</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t xml:space="preserve">Abril </t>
   </si>
   <si>
     <t xml:space="preserve">Agosto </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -176,102 +176,105 @@
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Millares 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/jreinoso/Desktop/Portal%20de%20Transparencia/6_Estad&#237;sticas%20Institucionales/2023/Cuarto%20trimestre/Reporte%20visitas%20Octubre-Diciembre%202023.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../jreinoso/Desktop/Portal%20de%20Transparencia/6_Estad&#237;sticas%20Institucionales/2023/Cuarto%20trimestre/Reporte%20visitas%20Octubre-Diciembre%202023.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/jreinoso/Desktop/Portal%20de%20Transparencia/6_Estad&#237;sticas%20Institucionales/2023/Cuarto%20trimestre/Reporte%20visitas%20Octubre-Diciembre%202023.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Visitacion Sept.2007-Sept.2008"/>
       <sheetName val="visitacion 2010-2011"/>
       <sheetName val="Visitacion2016-17-18-Educación"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="11">
           <cell r="A11" t="str">
             <v>Octubre</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12" t="str">
             <v>Noviembre</v>
           </cell>
         </row>
         <row r="13">
           <cell r="A13" t="str">
             <v xml:space="preserve">Diciembre </v>
           </cell>
         </row>
       </sheetData>
@@ -549,54 +552,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H193"/>
+  <dimension ref="A1:H196"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A184" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F199" sqref="F199"/>
+    <sheetView tabSelected="1" topLeftCell="A175" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I204" sqref="I204"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
@@ -4427,69 +4430,129 @@
       <c r="E192" s="2">
         <v>1155</v>
       </c>
       <c r="F192" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" s="2">
         <v>2025</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C193" s="2">
         <v>6350</v>
       </c>
       <c r="D193" s="2">
         <v>4362</v>
       </c>
       <c r="E193" s="2">
         <v>1349</v>
       </c>
       <c r="F193" s="2">
         <v>166</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C194" s="5">
+        <v>9101</v>
+      </c>
+      <c r="D194" s="5">
+        <v>4046</v>
+      </c>
+      <c r="E194" s="5">
+        <v>1689</v>
+      </c>
+      <c r="F194" s="5">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C195" s="5">
+        <v>7288</v>
+      </c>
+      <c r="D195" s="5">
+        <v>3804</v>
+      </c>
+      <c r="E195" s="5">
+        <v>1118</v>
+      </c>
+      <c r="F195" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C196" s="5">
+        <v>10734</v>
+      </c>
+      <c r="D196" s="5">
+        <v>6988</v>
+      </c>
+      <c r="E196" s="5">
+        <v>1262</v>
+      </c>
+      <c r="F196" s="5">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6-9_Estadisticas de Visitantes </vt:lpstr>
+      <vt:lpstr>1-3_Estadisticas de Visitantes </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>www.intercambiosvirtuales.org</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>tcedeno</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>